--- v0 (2025-12-06)
+++ v1 (2026-06-01)
@@ -14,150 +14,150 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>2023-05-26T10:27:24.000000Z</t>
-[...2 lines deleted...]
-    <t>2023-05-28T04:04:40.000000Z</t>
+    <t>2023-05-26T17:27:24.000000Z</t>
+  </si>
+  <si>
+    <t>2023-05-28T11:04:40.000000Z</t>
   </si>
   <si>
     <t>pendapatan</t>
   </si>
   <si>
     <t>Ahmad Yani</t>
   </si>
   <si>
-    <t>2023-05-26T11:44:19.000000Z</t>
+    <t>2023-05-26T18:44:19.000000Z</t>
   </si>
   <si>
     <t>Kotabumi</t>
   </si>
   <si>
-    <t>2023-05-26T12:11:11.000000Z</t>
-[...2 lines deleted...]
-    <t>2023-05-28T04:12:44.000000Z</t>
+    <t>2023-05-26T19:11:11.000000Z</t>
+  </si>
+  <si>
+    <t>2023-05-28T11:12:44.000000Z</t>
   </si>
   <si>
     <t>pengeluaran</t>
   </si>
   <si>
     <t>Jurumundi Baru</t>
   </si>
   <si>
-    <t>2023-05-28T04:36:14.000000Z</t>
+    <t>2023-05-28T11:36:14.000000Z</t>
   </si>
   <si>
     <t>asset</t>
   </si>
   <si>
     <t>Munjul</t>
   </si>
   <si>
-    <t>2023-05-28T04:40:44.000000Z</t>
+    <t>2023-05-28T11:40:44.000000Z</t>
   </si>
   <si>
     <t>piutang</t>
   </si>
   <si>
     <t>Grand Batavia</t>
   </si>
   <si>
-    <t>2023-05-28T04:46:47.000000Z</t>
+    <t>2023-05-28T11:46:47.000000Z</t>
   </si>
   <si>
     <t>hutang</t>
   </si>
   <si>
     <t>Semanan</t>
   </si>
   <si>
-    <t>2023-05-28T04:59:40.000000Z</t>
+    <t>2023-05-28T11:59:40.000000Z</t>
   </si>
   <si>
     <t>modal</t>
   </si>
   <si>
     <t>Rawa Kopi</t>
   </si>
   <si>
-    <t>2023-05-28T05:04:49.000000Z</t>
+    <t>2023-05-28T12:04:49.000000Z</t>
   </si>
   <si>
     <t>deposit</t>
   </si>
   <si>
     <t>Ciledug</t>
   </si>
   <si>
-    <t>2023-05-28T05:17:45.000000Z</t>
+    <t>2023-05-28T12:17:45.000000Z</t>
   </si>
   <si>
     <t>psb</t>
   </si>
   <si>
-    <t>2023-05-29T05:45:55.000000Z</t>
-[...8 lines deleted...]
-    <t>2023-06-07T01:48:16.000000Z</t>
+    <t>2023-05-29T12:45:55.000000Z</t>
+  </si>
+  <si>
+    <t>2023-06-06T18:55:31.000000Z</t>
+  </si>
+  <si>
+    <t>2023-06-07T08:45:49.000000Z</t>
+  </si>
+  <si>
+    <t>2023-06-07T08:48:16.000000Z</t>
   </si>
   <si>
     <t>Poris Gaga</t>
   </si>
   <si>
-    <t>2023-06-07T01:49:02.000000Z</t>
-[...2 lines deleted...]
-    <t>2023-06-07T18:22:14.000000Z</t>
+    <t>2023-06-07T08:49:02.000000Z</t>
+  </si>
+  <si>
+    <t>2023-06-08T01:22:14.000000Z</t>
   </si>
   <si>
     <t>Jurumundi Lama</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>